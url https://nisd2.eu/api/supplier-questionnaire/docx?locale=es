--- v0 (2026-06-19)
+++ v1 (2026-10-23)
@@ -36,1971 +36,2289 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cuestionario para proveedores NIS 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Un cuestionario abierto y anclado en el derecho de la UE para la evaluación de proveedores conforme a NIS 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Versión 3.1.0 - Última actualización 2026-05-15 - 59 campos en 6 secciones</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Cada campo está anclado a una fuente primaria de nivel europeo: NIS 2 Art. 21(2), CIR 2024/2690, ENISA Technical Implementation Guidance, GDPR Art. 28 o el Cyber Resilience Act. Los complementos sectoriales (TISAX, VDA ISA, BSI C5, KRITIS) se añaden a esta base.</w:t>
+        <w:t xml:space="preserve">Versión 4.0.0 - Última actualización 2026-10-04 - 53 campos en 4 secciones</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cada pregunta indica su fuente a nivel de la UE: el Reglamento de Ejecución (UE) 2024/2690, la Technical Implementation Guidance de ENISA, el RGPD o el Cyber Resilience Act. Cuando sirve a controles del anexo A de la ISO/IEC 27001:2022, estos figuran al lado. Todo proveedor responde 21 preguntas; cada una de las demás indica la respuesta de la que depende. Eso se deriva de a qué accede el proveedor en sus clientes: sus datos, sus sistemas, sus instalaciones, o el software que opera o entrega. Los complementos sectoriales (TISAX, VDA ISA, BSI C5, KRITIS) se añaden a esta base.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuente: github.com/NISD2/nis2-supply-chain-questionnaire-schema (MIT + CC BY 4.0)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Perfil del proveedor  (18 campos)</w:t>
+        <w:t xml:space="preserve">1. Perfil del proveedor  (16 campos)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Razón social</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[string]  Obligatorio  -  Base jurídica: ENISA TIG §5.2</w:t>
+        <w:t xml:space="preserve">[string]  ·  Obligatorio  ·  Base jurídica: CIR 2024/2690 §5.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">El nombre registrado de su empresa, tal como aparece en el registro mercantil. Ejemplo: Müller GmbH o Acme Software Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Domicilio social</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[string]  Obligatorio  -  Base jurídica: ENISA TIG §5.2</w:t>
+        <w:t xml:space="preserve">[string]  ·  Obligatorio  ·  Base jurídica: CIR 2024/2690 §5.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">El domicilio comercial registrado de su empresa. Basta con una dirección, aunque tenga varias ubicaciones.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">País</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[country]  Obligatorio  -  Base jurídica: ENISA TIG §5.2</w:t>
+        <w:t xml:space="preserve">[country]  ·  Obligatorio  ·  Base jurídica: CIR 2024/2690 §5.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">El país donde su empresa está legalmente establecida. Dos letras, por ejemplo DE para Alemania.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Dominio principal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[url]  Opcional  -  Base jurídica: ENISA TIG §5.2(b)</w:t>
+        <w:t xml:space="preserve">[domain]  ·  Opcional  ·  Base jurídica: CIR 2024/2690 §5.2(a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Su dominio principal, normalmente la URL de su sitio web. Ejemplo: acmesoftware.com.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Eslogan (una línea, visible para el cliente)</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">Un párrafo sobre lo que su empresa entrega técnicamente a los clientes. Productos, módulos o servicios concretos. Evite el lenguaje puramente comercial.</w:t>
+        <w:t xml:space="preserve">Description of services provided</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[text]  ·  Obligatorio  ·  Base jurídica: CIR 2024/2690 §5.2(b)  ·  ISO/IEC 27001:2022 A.5.19, A.5.22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One paragraph on what you deliver to customers: concrete products, services or work, not marketing. Examples: “Office cleaning three evenings a week, with keys to the building” or “Payroll accounting for up to 200 employees”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre del contacto de seguridad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[string]  ·  Obligatorio  ·  Base jurídica: CIR 2024/2690 §5.2(a)  ·  ISO/IEC 27001:2022 A.5.20, A.5.24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La persona a la que los clientes contactan cuando se produce un incidente de seguridad. En las empresas más pequeñas suele ser el director general o el responsable de TI. Basta con una persona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correo electrónico de contacto para incidentes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[email]  ·  Obligatorio  ·  Base jurídica: CIR 2024/2690 §5.2(a)  ·  ISO/IEC 27001:2022 A.5.20, A.5.24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dirección de correo electrónico que los clientes utilizan para notificar un incidente de seguridad. Idealmente una lista de distribución como security@example.com que llegue a varias personas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incident contact phone</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[phone]  ·  Opcional  ·  Base jurídica: CIR 2024/2690 §5.2(a)  ·  ISO/IEC 27001:2022 A.5.20, A.5.24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Phone number for urgent incident reports. Add the hours it is answered in brackets; round-the-clock cover is not expected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">How fast you inform customers of an incident (hours)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[integer]  ·  Opcional  ·  Base jurídica: CIR 2024/2690 §5.1.4(d)  ·  ISO/IEC 27001:2022 A.5.20, A.5.24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">At most this many hours after you notice a security incident that affects a customer, for example a data leak, a hacked account or a lost key. A customer under NIS 2 must send its authority an early warning within 24 hours of becoming aware of a significant incident (Art. 23(4)(a) NIS 2), so a promise of 24 hours or less helps them most. Give a value you keep.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ofrecemos servicios SaaS / alojados</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Obligatorio  ·  Base jurídica: CIR 2024/2690 §5.2(b)  ·  ISO/IEC 27001:2022 A.5.19, A.5.22, A.5.23</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ejecuta software para los clientes en su propia infraestructura y lo entrega a través de internet. Marque más de una casilla si ofrece varios modelos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entregamos software on-premise</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Obligatorio  ·  Base jurídica: CIR 2024/2690 §5.2(b)  ·  ISO/IEC 27001:2022 A.5.19, A.5.22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Entrega software que los clientes instalan y ejecutan en su propia infraestructura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ofrecemos servicios gestionados / MSP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Obligatorio  ·  Base jurídica: CIR 2024/2690 §5.2(b)  ·  ISO/IEC 27001:2022 A.5.19, A.5.22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Opera para el cliente partes de su TI, con personal propio. Típico de los modelos MSP y MSSP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We process or store our customers' data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Obligatorio  ·  Base jurídica: ENISA TIG §5.1.2  ·  ISO/IEC 27001:2022 A.5.19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you hold or handle your customers' data or documents, electronically or on paper, for example in software, a data centre, a ticket system, accounting or an archive.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Países / regiones donde se tratan los datos de los clientes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[string]  Obligatorio  -  Base jurídica: ENISA TIG §5.1.4 TIPS</w:t>
+        <w:t xml:space="preserve">[string]  ·  Condicional  ·  Base jurídica: ENISA TIG §5.1.4 TIPS  ·  ISO/IEC 27001:2022 A.5.20, A.5.23, A.5.34</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: We process or store our customers' data = Sí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Todos los países donde se almacenan o tratan los datos de sus clientes. Separados por comas, códigos de país ISO. Ejemplo: DE, NL, US. Si trata los datos enteramente dentro de la UE, basta con enumerar los países de la UE.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nombre del contacto de seguridad</w:t>
-[...296 lines deleted...]
-        <w:t xml:space="preserve">¿Sus productos o servicios tratan datos de los clientes mediante un modelo de IA o ML? Incluye modelos externos a los que llama a través de una API, por ejemplo OpenAI o Anthropic.</w:t>
+        <w:t xml:space="preserve">We access our customers' systems</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Obligatorio  ·  Base jurídica: ENISA TIG §5.1.2  ·  ISO/IEC 27001:2022 A.5.19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you can sign in to your customers' systems, remotely, as an administrator or on site, for example for maintenance, support or operations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our staff enter our customers' premises</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Obligatorio  ·  Base jurídica: CIR 2024/2690 §11.1.2(a); §13.3.2(b)  ·  ISO/IEC 27001:2022 A.5.19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if your staff or subcontractors go into a customer's offices or buildings, escorted or not, for example for cleaning, maintenance, repairs, deliveries into the building or on-site support. Holding keys, badges or door codes counts.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Prácticas de seguridad  (26 campos)</w:t>
-[...804 lines deleted...]
-        <w:t xml:space="preserve">URL pública o compartida de su documento SBOM-for-AI. Puede ser un PDF, un archivo JSON o una página de proyecto.</w:t>
+        <w:t xml:space="preserve">2. Prácticas de seguridad  (31 campos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff who work for customers are instructed in security when they start and at regular intervals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Obligatorio  ·  Base jurídica: CIR 2024/2690 §5.1.4(b)  ·  ISO/IEC 27001:2022 A.6.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if everyone who works for customers learns the security rules that apply to them when they start, and again at regular intervals, for example in a short briefing, an e-learning course or written rules they sign.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We accept audits by customers or provide audit reports</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Obligatorio  ·  Base jurídica: CIR 2024/2690 §5.1.4(e)  ·  ISO/IEC 27001:2022 A.5.20, A.5.22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you either let customers audit you or give them audit reports instead (for example SOC 2, ISAE 3402).</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We use subcontractors to deliver our service</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Obligatorio  ·  Base jurídica: CIR 2024/2690 §5.1.4(g)  ·  ISO/IEC 27001:2022 A.5.20, A.5.21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if other companies help you deliver your service and in doing so reach customer data, systems or premises. Examples: a cloud host such as AWS or Azure, a payment provider, or a subcontracted crew that works on site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">List of subcontractors</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[text]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.4(g)  ·  ISO/IEC 27001:2022 A.5.20, A.5.21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: We use subcontractors to deliver our service = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Every subcontractor with name, location and what they do for you. One per line is enough. Update it whenever you add or remove one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We bind subcontractors to comparable security requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.4(g)  ·  ISO/IEC 27001:2022 A.5.20, A.5.21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: We use subcontractors to deliver our service = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if your contracts with subcontractors contain security requirements that match what your customers ask of you, for example on incidents, access and data handling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We inform customers of material changes, including where their data is processed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Obligatorio  ·  Base jurídica: ENISA TIG §5.1.4  ·  ISO/IEC 27001:2022 A.5.22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you tell customers before anything material changes in how you deliver: a takeover, a new subcontractor, another hosting provider, or a new country where their data is processed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">On request, we tell customers about security incidents that affected customers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Obligatorio  ·  Base jurídica: ENISA TIG §5.1.2  ·  ISO/IEC 27001:2022 A.5.22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if, when a customer asks, you say openly whether and which security incidents affecting customers you had in the past.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We give customers the information their authority asks for</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Obligatorio  ·  Base jurídica: ENISA TIG §5.1.4  ·  ISO/IEC 27001:2022 A.5.20, A.5.31</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you give your customers the information their supervisory authority asks for after an incident or during an audit. Unless you are an essential or important entity under NIS 2 yourself, you owe that authority nothing directly; the duty is your customer's, and you help them meet it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Everyone who works for our customers is bound to confidentiality</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: ENISA TIG §5.1 TIPS; CIR 2024/2690 §10.3.2  ·  ISO/IEC 27001:2022 A.6.6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: We process or store our customers' data = Sí o We access our customers' systems = Sí o Our staff enter our customers' premises = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if everyone who works for customers has signed a confidentiality commitment, in the employment contract or a separate agreement, or is bound by professional secrecy by law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We check that staff who get access at customers are suitable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §10.2.1  ·  ISO/IEC 27001:2022 A.6.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: We process or store our customers' data = Sí o We access our customers' systems = Sí o Our staff enter our customers' premises = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if, before they start, you check that people who will have access to customer data, systems or premises (key holders, for example) are suitable for that role, as far as employment and data protection law allow: references, for example, or a criminal record certificate where lawful and needed for the role. Checking every member of staff is not expected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">At contract end we hand back or destroy what we hold of the customer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.4(h); §5.1.2(d)  ·  ISO/IEC 27001:2022 A.5.11, A.8.10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: We process or store our customers' data = Sí o We access our customers' systems = Sí o Our staff enter our customers' premises = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if your contract commits you to hand back the customer's data in a usable, documented format (for example CSV or JSON) and then delete it, return keys, badges and documents, and close accounts you had with them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data processing agreement (Art. 28 GDPR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[enum]  ·  Condicional  ·  Base jurídica: GDPR Art. 28(3); Art. 4(7)  ·  ISO/IEC 27001:2022 A.5.34</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: We process or store our customers' data = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Needed when you process personal data on a customer's behalf and on their instructions (Art. 28(3) GDPR). Some professions are controllers by law and sign none, in Germany tax advisers (§ 11(2) StBerG).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Yes, we offer a standard DPA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Not needed: we are an independent controller (for example a tax adviser)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Not needed: we process no personal data for customers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Customer data we hold electronically is encrypted</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.2(c); §9.2(a)  ·  ISO/IEC 27001:2022 A.8.24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: We process or store our customers' data = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if customer data is encrypted wherever you store it electronically: on servers, laptops, phones and backups, for example with BitLocker, FileVault or your cloud provider's disk encryption.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Customer data we send is encrypted in transit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.2(c); §9.2(a)  ·  ISO/IEC 27001:2022 A.8.24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: We process or store our customers' data = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if your websites and interfaces use HTTPS with TLS 1.2 or higher, and files go to customers through an encrypted portal or encrypted email.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We run a documented information security management system (ISMS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.2(a)  ·  ISO/IEC 27001:2022 A.5.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: We process or store our customers' data = Sí o We access our customers' systems = Sí o Ofrecemos servicios SaaS / alojados = Sí o Entregamos software on-premise = Sí o Ofrecemos servicios gestionados / MSP = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you have a written information security policy with assigned roles, regular reviews and documented incident handling. ISO/IEC 27001 certification, also on the basis of IT-Grundschutz, implies yes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We hold a current security certificate or audit report that covers the service we deliver to customers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.2(a); ENISA TIG §5.1.2  ·  ISO/IEC 27001:2022 A.5.19, A.5.22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: We process or store our customers' data = Sí o We access our customers' systems = Sí o Ofrecemos servicios SaaS / alojados = Sí o Entregamos software on-premise = Sí o Ofrecemos servicios gestionados / MSP = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Counts: ISO/IEC 27001 (also on the basis of IT-Grundschutz), a BSI C5 attestation, a TISAX label, a SOC 2 Type II or ISAE 3402 report, or a European cybersecurity certificate. Tick yes only if its scope covers the service you deliver to customers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certificate or report: standard, issuer, valid until, scope</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[text]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.2(a); ENISA TIG §5.1.2  ·  ISO/IEC 27001:2022 A.5.22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: We hold a current security certificate or audit report that covers the service we deliver to customers = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Copy the scope as it is printed on the certificate or report. Several? One per line.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We install security updates promptly and follow up known vulnerabilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.4(f)  ·  ISO/IEC 27001:2022 A.8.8</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: We process or store our customers' data = Sí o We access our customers' systems = Sí o Ofrecemos servicios SaaS / alojados = Sí o Entregamos software on-premise = Sí o Ofrecemos servicios gestionados / MSP = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you have a set routine for security holes in the systems and software you use for customers: you learn about them, judge how urgent they are, and install the update or take another measure in time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We have a written plan for security incidents</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.2(a); §3.1  ·  ISO/IEC 27001:2022 A.5.24, A.5.26</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: We process or store our customers' data = Sí o We access our customers' systems = Sí o Ofrecemos servicios SaaS / alojados = Sí o Entregamos software on-premise = Sí o Ofrecemos servicios gestionados / MSP = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if a written plan sets out how you handle a security incident: who decides, who informs customers and who documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We have a written plan for outages, including backups</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.2(c); §4.1; §4.2  ·  ISO/IEC 27001:2022 A.5.29, A.5.30, A.8.13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: We process or store our customers' data = Sí o We access our customers' systems = Sí o Ofrecemos servicios SaaS / alojados = Sí o Entregamos software on-premise = Sí o Ofrecemos servicios gestionados / MSP = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if a written plan says how you keep working or restart after an outage, including backups of the data you hold for customers, kept apart from the live systems and test-restored. It names your critical systems, the fallback, and how long an outage may last and how much data may be lost at most.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">All internal administrator accounts are protected with a second factor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.2(a); §11.7  ·  ISO/IEC 27001:2022 A.8.5, A.8.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: We process or store our customers' data = Sí o We access our customers' systems = Sí o Ofrecemos servicios SaaS / alojados = Sí o Entregamos software on-premise = Sí o Ofrecemos servicios gestionados / MSP = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if every account with administrator rights in your own systems (email, cloud, servers, accounting) needs a second factor to sign in, such as an authenticator app or a security key. Codes by SMS count but are the weakest option.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The systems we use to serve customers are security tested by an independent party</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.2(a); §6.5  ·  ISO/IEC 27001:2022 A.8.29, A.8.8</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: Ofrecemos servicios SaaS / alojados = Sí o Entregamos software on-premise = Sí o Ofrecemos servicios gestionados / MSP = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if an independent party tests these systems for security holes, as often as your risk calls for. A penetration test and an external vulnerability scan both count.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We develop to defined secure development rules</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.2(a)  ·  ISO/IEC 27001:2022 A.8.25, A.8.28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: Ofrecemos servicios SaaS / alojados = Sí o Entregamos software on-premise = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if your development follows set rules, for example a review before every change goes live, dependencies kept up to date, tests, and a check for known vulnerabilities. Asked only of suppliers who run software as a service or ship software.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We publish how to report a security hole to us</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.4(f); CRA Annex I Part II(5), (6)  ·  ISO/IEC 27001:2022 A.8.8, A.5.21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: Ofrecemos servicios SaaS / alojados = Sí o Entregamos software on-premise = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if your website says how to report a security hole and what you then do, for example in a security.txt file (RFC 9116). From 11 December 2027 the Cyber Resilience Act requires such a policy and a contact address from makers of software products.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Access to customer systems uses personal accounts with a second factor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.4(a); §11.3.2(a); §11.5.2(b)  ·  ISO/IEC 27001:2022 A.8.2, A.8.5, A.5.16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: We access our customers' systems = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if everyone who signs in to customer systems uses their own account with a second factor, including remote maintenance tools such as TeamViewer; nobody shares a login.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administrative access to customer systems is logged</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.4(a); §3.2.3(e)  ·  ISO/IEC 27001:2022 A.8.15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: We access our customers' systems = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if it is recorded who accessed your customers' systems with administrator rights, and when, so it can be traced afterwards. Recording whole sessions is not expected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We keep track of the keys, badges and codes customers give us</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.4(a); §11.2.2(d); §13.3.2(b)  ·  ISO/IEC 27001:2022 A.7.2, A.5.11, A.5.18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: Our staff enter our customers' premises = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you always know who holds which key, badge or code, take it back when someone leaves or changes job, and tell the customer without delay when one is lost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our staff on customer premises follow written rules of conduct</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: ENISA TIG §5.1 TIPS; CIR 2024/2690 §8.1.1  ·  ISO/IEC 27001:2022 A.7.2, A.7.7, A.6.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: Our staff enter our customers' premises = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if your staff have written rules for working at customers, for example: let no one in, leave screens, devices and documents alone, report anything unusual to the customer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Customers' personal data outside the European Economic Area</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[enum]  ·  Condicional  ·  Base jurídica: GDPR Art. 44; Art. 45; Art. 46(2)(c); Art. 47</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: Data processing agreement (Art. 28 GDPR) = Yes, we offer a standard DPA o Data processing agreement (Art. 28 GDPR) = No</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Whether you or your sub-processors transfer customers' personal data to a country outside the EEA, and on which basis. A transfer needs one of the bases of Chapter V GDPR (Art. 44).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No, it stays in the EEA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Yes, only to countries with an adequacy decision of the European Commission (Art. 45)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Yes, under the standard contractual clauses of the European Commission (Art. 46(2)(c))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Yes, under binding corporate rules (Art. 47)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Yes, on another basis</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">How you engage sub-processors</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[enum]  ·  Condicional  ·  Base jurídica: GDPR Art. 28(2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: Data processing agreement (Art. 28 GDPR) = Yes, we offer a standard DPA o Data processing agreement (Art. 28 GDPR) = No</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A processor engages another processor only with the customer's prior specific or general written authorisation. Under a general one, it tells the customer of any intended addition or replacement, so the customer can object (Art. 28(2) GDPR).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">General authorisation: we tell you before adding or replacing one, and you may object</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We ask for your specific authorisation for each one</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We engage no sub-processors for customers' personal data</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We notify you of a personal data breach without undue delay after becoming aware of it</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: GDPR Art. 33(2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: Data processing agreement (Art. 28 GDPR) = Yes, we offer a standard DPA o Data processing agreement (Art. 28 GDPR) = No</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A processor owes this to the controller (Art. 33(2) GDPR). The controller needs it to meet its own duty to notify the supervisory authority (Art. 33(1)).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Específico de SaaS  (5 campos)</w:t>
-[...153 lines deleted...]
-        <w:t xml:space="preserve">Número máximo de horas que su servicio puede estar no disponible antes de la recuperación. Valor de SLA realista, no aspiracional. Valores habituales de SaaS: 4, 8 o 24 horas.</w:t>
+        <w:t xml:space="preserve">3. Software como servicio (SaaS)  (2 campos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Customers can protect their accounts with a second factor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.2(c); §11.7  ·  ISO/IEC 27001:2022 A.8.5, A.5.23</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: Ofrecemos servicios SaaS / alojados = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if your application offers sign-in with a second factor (an authenticator app, a security key or a one-time code), at least for your customers' administrators. Your own internal admin accounts are a separate question under security practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Longest outage until your service is restored (hours)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[integer]  ·  Condicional  ·  Base jurídica: ENISA TIG §5.1 TIPS  ·  ISO/IEC 27001:2022 A.5.30, A.5.23</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: Ofrecemos servicios SaaS / alojados = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The most hours your service may be unavailable before it is restored. Give a value you keep.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Específico de On-Premise  (4 campos)</w:t>
-[...332 lines deleted...]
-        <w:t xml:space="preserve">Marque sí si dispone de una guardia 24/7 que responde a los incidentes de seguridad en los sistemas de los clientes. El soporte limitado al horario laboral no cumple el requisito.</w:t>
+        <w:t xml:space="preserve">4. Software en las instalaciones del cliente (on-premise)  (4 campos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Until when you supply security updates for the version you deliver</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[string]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §6.1.2(b); CRA Art. 13(19)  ·  ISO/IEC 27001:2022 A.5.21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: Entregamos software on-premise = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Month and year, or the rule you apply. From 11 December 2027 the Cyber Resilience Act requires manufacturers to state this date at the time of purchase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deadline for security updates for critical vulnerabilities (hours)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[integer]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §5.1.4(f); CRA Annex I Part II(2)  ·  ISO/IEC 27001:2022 A.8.8</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: Entregamos software on-premise = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hours from a critical vulnerability becoming known to your fixed release. From 11 December 2027 the Cyber Resilience Act requires manufacturers to fix vulnerabilities without delay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Customers can get a Software Bill of Materials (SBOM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §6.1.2(c); CRA Annex I Part II(1)  ·  ISO/IEC 27001:2022 A.5.21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: Entregamos software on-premise = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you give customers an SBOM for your releases (CycloneDX or SPDX). From 11 December 2027 the Cyber Resilience Act requires manufacturers to keep an SBOM in the technical documentation of products with digital elements; handing it to customers is up to you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Releases and updates are signed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[boolean]  ·  Condicional  ·  Base jurídica: CIR 2024/2690 §6.6.1(c); CRA Annex I Part II(7)  ·  ISO/IEC 27001:2022 A.5.21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo si: Entregamos software on-premise = Sí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if every release and update carries a signature your customers can check before installing, for example Sigstore, Authenticode or PGP.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Licencia: MIT (esquema) + CC BY 4.0 (contenido). Libre para usar, bifurcar y adaptar.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>