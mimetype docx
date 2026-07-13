--- v0 (2026-05-28)
+++ v1 (2026-07-13)
@@ -17,2001 +17,2001 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">NIS 2 Supplier Questionnaire</w:t>
+        <w:t xml:space="preserve">NIS 2 Leveranciersvragenlijst</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">An open, EU-anchored questionnaire for NIS 2 supplier due diligence</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Source: github.com/NISD2/nis2-supply-chain-questionnaire-schema (MIT + CC BY 4.0)</w:t>
+        <w:t xml:space="preserve">Een open, EU-verankerde vragenlijst voor de NIS 2 leveranciersbeoordeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Versie 3.1.0 - Laatst bijgewerkt 2026-05-15 - 59 velden in 6 secties</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Elk veld is verankerd aan een primaire bron op EU-niveau: NIS 2 Art. 21(2), CIR 2024/2690, ENISA Technical Implementation Guidance, GDPR Art. 28 of de Cyber Resilience Act. Sectorspecifieke aanvullingen (TISAX, VDA ISA, BSI C5, KRITIS) komen bovenop deze basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bron: github.com/NISD2/nis2-supply-chain-questionnaire-schema (MIT + CC BY 4.0)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Supplier Profile  (18 fields)</w:t>
+        <w:t xml:space="preserve">1. Leveranciersprofiel  (18 velden)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Legal name</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[string]  Required  -  Legal basis: ENISA TIG §5.2</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by CIR 2024/2690 §5.2(a) — supplier register entry.</w:t>
+        <w:t xml:space="preserve">[string]  Verplicht  -  Rechtsgrondslag: ENISA TIG §5.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Your company's registered name, as it appears in the commercial register. Example: Müller GmbH or Acme Software Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Registered address</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[string]  Required  -  Legal basis: ENISA TIG §5.2</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by CIR 2024/2690 §5.2(a) — supplier register entry.</w:t>
+        <w:t xml:space="preserve">[string]  Verplicht  -  Rechtsgrondslag: ENISA TIG §5.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Your company's registered business address. One address is enough, even if you have several locations.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[country]  Required  -  Legal basis: ENISA TIG §5.2</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">ISO 3166-1 alpha-2 code, e.g. DE, FR, IT.</w:t>
+        <w:t xml:space="preserve">[country]  Verplicht  -  Rechtsgrondslag: ENISA TIG §5.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The country where your company is legally established. Two letters, e.g. DE for Germany.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Primary domain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[url]  Optional  -  Legal basis: ENISA TIG §5.2(b)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">The supplier's primary public domain.</w:t>
+        <w:t xml:space="preserve">[url]  Optioneel  -  Rechtsgrondslag: ENISA TIG §5.2(b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Your main domain, usually the URL of your website. Example: acmesoftware.com.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tagline (one line, customer-facing)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[string]  Optional  -  Legal basis: ENISA TIG §5.2(b)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Short summary shown to customers.</w:t>
+        <w:t xml:space="preserve">[string]  Optioneel  -  Rechtsgrondslag: ENISA TIG §5.2(b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One line summarising what you offer. Customers see this on your supplier profile. Example: ERP for SME manufacturing.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Public description (longer)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[text]  Optional  -  Legal basis: ENISA TIG §5.2(b)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Longer description of the supplier.</w:t>
+        <w:t xml:space="preserve">[text]  Optioneel  -  Rechtsgrondslag: ENISA TIG §5.2(b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Two to three sentences about your company and what you do. This appears on your supplier profile. Sales pitch, security posture, or both.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description of services provided</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[text]  Required  -  Legal basis: ENISA TIG §5.2(b) + §5.1.4 TIPS</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by ENISA TIG §5.2(b) + §5.1.4 TIPS — clear and complete description of the ICT products and services you provide. One paragraph.</w:t>
+        <w:t xml:space="preserve">[text]  Verplicht  -  Rechtsgrondslag: ENISA TIG §5.2(b) + §5.1.4 TIPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One paragraph on what your company technically delivers to customers. Concrete products, modules, or services. Avoid pure marketing language.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Countries / regions where customer data is processed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[string]  Required  -  Legal basis: ENISA TIG §5.1.4 TIPS</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by ENISA TIG §5.1.4 TIPS — list every country / region where your customers' data is produced, processed or stored. Comma-separated.</w:t>
+        <w:t xml:space="preserve">[string]  Verplicht  -  Rechtsgrondslag: ENISA TIG §5.1.4 TIPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Every country where your customers' data is stored or processed. Comma-separated, ISO country codes. Example: DE, NL, US. If you process entirely within the EU, listing the EU countries is enough.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Security contact name</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[string]  Required  -  Legal basis: CIR 2024/2690 §5.1.4(d)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by CIR 2024/2690 §5.1.4(d) — incident notification chain.</w:t>
+        <w:t xml:space="preserve">[string]  Verplicht  -  Rechtsgrondslag: CIR 2024/2690 §5.1.4(d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Who customers contact when a security incident hits. In smaller companies often the managing director or IT lead. One person is enough.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Incident contact email</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[email]  Required  -  Legal basis: CIR 2024/2690 §5.1.4(d)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Default email used by customers for incident notifications.</w:t>
+        <w:t xml:space="preserve">[email]  Verplicht  -  Rechtsgrondslag: CIR 2024/2690 §5.1.4(d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Email address customers use to report a security incident. Ideally a distribution list like security@example.com that reaches multiple people.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Incident contact phone (24/7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[phone]  Optional  -  Legal basis: CIR 2024/2690 §5.1.4(d)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">24/7 phone for critical incident notifications.</w:t>
+        <w:t xml:space="preserve">[phone]  Optioneel  -  Rechtsgrondslag: CIR 2024/2690 §5.1.4(d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Phone number for urgent incident reports. If you do not run 24/7 on-call, mention your business hours in brackets.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Incident notification SLA (hours)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[integer]  Optional  -  Legal basis: NIS2 Art. 23</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Maximum time from incident detection to customer notification.</w:t>
+        <w:t xml:space="preserve">[integer]  Optioneel  -  Rechtsgrondslag: NIS2 Art. 23</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hours from incident detection to customer notification, at the latest. Realistic self-assessment, not aspirational. Common values: 24, 48, or 72 hours.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">BSI registration ID (only if your company is itself NIS2-regulated)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[string]  Optional  -  Legal basis: ENISA TIG §5.1.2</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Optional. ENISA TIG §5.1.2 — if your company is itself a NIS2-regulated entity with a BSI registration, your customers can use this fact to satisfy their §5.1.2 supplier-selection criteria.</w:t>
+        <w:t xml:space="preserve">[string]  Optioneel  -  Rechtsgrondslag: ENISA TIG §5.1.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If your company is itself NIS 2 regulated and registered with the BSI, enter the registration ID here. Optional. Lets customers see at a glance that you meet the same obligation as a regulated entity.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">We provide SaaS / hosted services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: ENISA TIG §5.2(b)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Determines which technical questions you'll see next. Pick all that apply.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: ENISA TIG §5.2(b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You run software for customers on your own infrastructure and deliver it over the internet. Tick more than one box if you offer several models.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">We deliver on-prem software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: ENISA TIG §5.2(b)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Software your customers install on their own hardware.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: ENISA TIG §5.2(b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You deliver software that customers install and run on their own infrastructure.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">We provide professional services / consulting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: ENISA TIG §5.2(b)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Consulting, implementation, training, audit work.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: ENISA TIG §5.2(b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Your main deliverable is human work: consulting, implementation, training, audit, or customisation.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">We provide managed services / MSP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: ENISA TIG §5.2(b)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Operating the customer's IT under contract (MSP, MSSP).</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: ENISA TIG §5.2(b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You operate parts of your customer's IT for them, with your own staff. Typical for MSP and MSSP models.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">We use, integrate or provide AI systems</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: NIS2 Art. 21(2)(d)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Determines whether AI supply-chain disclosure questions appear next. Includes any AI / ML model the customer's data passes through, including third-party LLMs accessed via API.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: NIS2 Art. 21(2)(d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Do your products or services process customer data through an AI or ML model? Includes external models you call through an API, for example OpenAI or Anthropic.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Security Practices  (26 fields)</w:t>
+        <w:t xml:space="preserve">2. Beveiligingspraktijken  (26 velden)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Documented Information Security Management System (ISMS)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: CIR 2024/2690 §5.1.2(a)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by CIR 2024/2690 §5.1.2(a) — cybersecurity practices of suppliers.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: CIR 2024/2690 §5.1.2(a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you have a written information security policy with assigned roles, regular reviews, and documented incident handling. ISO 27001 or BSI Grundschutz certification implies yes.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Hold ISO 27001, BSI Grundschutz, or equivalent certification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: CIR 2024/2690 §5.1.2(b)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by CIR 2024/2690 §5.1.2(b). Upload the certificate via the Certifications tab.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: CIR 2024/2690 §5.1.2(b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if your company currently holds an ISO 27001, BSI Grundschutz, SOC 2 Type II, or equivalent certification. Upload the certificate in the Certifications tab.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Annual security awareness training for all staff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: CIR 2024/2690 §5.1.4(b)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by CIR 2024/2690 §5.1.4(b) — awareness, skills and training.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: CIR 2024/2690 §5.1.4(b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if every staff member receives at least one annual information-security awareness training. E-learning counts; phishing simulations add to it.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Background checks on staff with customer data access</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: CIR 2024/2690 §5.1.4(c)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by CIR 2024/2690 §5.1.4(c) — verification of staff background.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: CIR 2024/2690 §5.1.4(c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you run a background check for staff with access to customer data. Common bar: a criminal record extract or equivalent document on hire.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Documented vulnerability handling and patching process</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: CIR 2024/2690 §5.1.4(f)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by CIR 2024/2690 §5.1.4(f) — handle vulnerabilities that present a risk.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: CIR 2024/2690 §5.1.4(f)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you have a written process for handling security vulnerabilities: detect, assess, prioritise, patch or mitigate. CVE monitoring and SLA-driven patching are the standard.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Accept customer right to audit (or provide audit reports)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: CIR 2024/2690 §5.1.4(e)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by CIR 2024/2690 §5.1.4(e) — right to audit or to receive audit reports.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: CIR 2024/2690 §5.1.4(e)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you either grant customers an on-site audit right or provide substitute audit reports (for example SOC 2, ISAE 3402).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Use subprocessors / sub-suppliers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: CIR 2024/2690 §5.1.4(g)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by CIR 2024/2690 §5.1.4(g) — subcontracting requirements.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: CIR 2024/2690 §5.1.4(g)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you use other companies to deliver your service that have access to customer data or infrastructure. Typical examples: AWS, Azure, Cloudflare, Stripe.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">List of subprocessors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[text]  Conditional  -  Legal basis: CIR 2024/2690 §5.1.4(g)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">List the subprocessors and what they do for you. CIR 2024/2690 §5.1.4(g).</w:t>
+        <w:t xml:space="preserve">[text]  Voorwaardelijk  -  Rechtsgrondslag: CIR 2024/2690 §5.1.4(g)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">List every subprocessor with name, processing location, and what they do for you. A table or bullet list is enough. Update whenever you add or remove one.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Commit to return / destroy customer data on termination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: CIR 2024/2690 §5.1.4(h)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by CIR 2024/2690 §5.1.4(h) — retrieval and disposal of information at termination.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: CIR 2024/2690 §5.1.4(h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you contractually commit to returning or destroying customer data at the end of the contract. Common practice: export and return, then delete within 30 days.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Standard data processing agreement (DPA) available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: GDPR Art. 28</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">GDPR Art. 28 — written data processing agreement.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: GDPR Art. 28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you have a standard data processing agreement under GDPR Article 28 that customers can sign. Required as soon as you process personal data.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Security policies reviewed at least annually</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: NIS2 Art. 21(2)(a) / ENISA TIG §1.1</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by CIR 2024/2690 §5.1.1(c) — security policies must be reviewed and updated regularly.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: NIS2 Art. 21(2)(a) / ENISA TIG §1.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if your security policies are reviewed at least once a year and updated as needed. A written note in the document is enough evidence.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Documented incident response plan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: NIS2 Art. 21(2)(b) / ENISA TIG §3</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by CIR 2024/2690 §5.1.3 / NIS2 Art. 21(2)(b) — documented incident handling procedures.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: NIS2 Art. 21(2)(b) / ENISA TIG §3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you have a written plan for handling security incidents: who decides, who communicates, who documents. At least one tabletop exercise per year is good practice.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Documented business continuity / disaster recovery plan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: NIS2 Art. 21(2)(c) / ENISA TIG §4</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by CIR 2024/2690 §5.1.5 / NIS2 Art. 21(2)(c) — business continuity and crisis management.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: NIS2 Art. 21(2)(c) / ENISA TIG §4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you have a plan that explains how you keep running or recover quickly during an outage: critical systems, fallbacks, RTO and RPO targets.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Documented cryptography policy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: NIS2 Art. 21(2)(h) / ENISA TIG §9</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by CIR 2024/2690 §5.1.6 / NIS2 Art. 21(2)(h) — policies and procedures regarding the use of cryptography.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: NIS2 Art. 21(2)(h) / ENISA TIG §9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you have written down which cryptography you use where: data in transit (TLS 1.2+), data at rest (AES-256), key management, hashing algorithms.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Privileged access management (PAM) for internal staff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: NIS2 Art. 21(2)(i) / ENISA TIG §11.3</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by CIR 2024/2690 §5.1.7 / NIS2 Art. 21(2)(i) — access control policies for privileged accounts.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: NIS2 Art. 21(2)(i) / ENISA TIG §11.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if administrators and privileged accounts get extra controls: separate sign-in, MFA, session logging, or just-in-time access.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">MFA enforced for all internal admin / privileged accounts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: NIS2 Art. 21(2)(j)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by NIS2 Art. 21(2)(j) — multi-factor authentication for accounts with elevated privileges.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: NIS2 Art. 21(2)(j)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if every internal admin or privileged account must use MFA. Hardware tokens or authenticator apps count; SMS does not.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Maintain an inventory of information assets</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: NIS2 Art. 21(2)(i) / ENISA TIG §12.4</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by CIR 2024/2690 §5.1.8 / NIS2 Art. 21(2)(i) — asset management.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: NIS2 Art. 21(2)(i) / ENISA TIG §12.4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you keep a current list of every information system you use to deliver your service: servers, databases, SaaS tools, endpoints. A spreadsheet is enough.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Annual or biennial penetration testing program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: NIS2 Art. 21(2)(e) / ENISA TIG §6.5</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Required by CIR 2024/2690 §5.1.12 — testing of cybersecurity risk-management measures.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: NIS2 Art. 21(2)(e) / ENISA TIG §6.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you commission an external penetration test at least every one to two years. For smaller companies, an external vulnerability scan as a minimum step is acceptable.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">We disclose past notifiable cybersecurity events when asked by customers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: ENISA TIG §5.1.2</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">ENISA TIG §5.1.2 — selection criteria require entities to consider 'the supplier's history in relation to cybersecurity events and breaches'.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: ENISA TIG §5.1.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if, on customer request, you openly disclose whether and which reportable security incidents your company had in the past. Common window: the last three to five years.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Provide incident assistance to customers at no / ex-ante cost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: ENISA TIG §5.1.4 TIPS</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">ENISA TIG §5.1.4 TIPS — supplier obligation to assist the customer at no / ex-ante cost during a cyber incident caused by the ICT product or service.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: ENISA TIG §5.1.4 TIPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you commit to helping customers at no extra cost when an incident is caused by your product or service. If you agree a pre-defined day rate up front instead, also tick yes.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fully cooperate with competent authorities (BSI, ENISA, national CSIRTs)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: ENISA TIG §5.1.4 TIPS</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">ENISA TIG §5.1.4 TIPS — supplier obligation to fully cooperate with competent authorities during inspections, audits and incident handling.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: ENISA TIG §5.1.4 TIPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you commit to fully cooperating with competent authorities like BSI, ENISA, or national CSIRTs during inspections, audits, and incident handling. Standard for serious suppliers.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Notify customers of any material change affecting service delivery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: ENISA TIG §5.1.4 TIPS</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">ENISA TIG §5.1.4 TIPS — notification of any development that might have a material impact on the supplier's ability to effectively provide the ICT products or services.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: ENISA TIG §5.1.4 TIPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you commit to notifying customers of any material change affecting your ability to deliver: acquisitions, subprocessor changes, major technical shifts.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Notify customers in advance if data-processing locations change</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: ENISA TIG §5.1.4 TIPS</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">ENISA TIG §5.1.4 TIPS — notify the customer in advance if data-processing locations envisaged to change.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: ENISA TIG §5.1.4 TIPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you notify customers in advance before the processing location of their data changes. Important for data protection and for GDPR-compliant supply chain oversight.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Documented exit strategy with mandatory transition period</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Required  -  Legal basis: ENISA TIG §5.1.4 TIPS</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">ENISA TIG §5.1.4 TIPS — exit strategy with a mandatory adequate transition period, IP provisions and supplier responsibilities during the exit period.</w:t>
+        <w:t xml:space="preserve">[boolean]  Verplicht  -  Rechtsgrondslag: ENISA TIG §5.1.4 TIPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you have a written exit strategy: how long an orderly handover takes, what data and knowledge gets transferred, what you commit to during the transition.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Provide an SBOM-for-AI per G7 minimum elements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Conditional  -  Legal basis: NIS2 Art. 21(2)(d) / ENISA TIG §5.1.2</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">G7 cybersecurity authorities (BSI, ACN, CISA et al.) and the EU Commission published 'Software Bill of Materials (SBOM) for Artificial Intelligence — Minimum Elements' on 12 May 2026. Voluntary baseline reference for AI supply-chain transparency under NIS2 Art. 21(2)(d). Covers seven clusters: metadata, models, dataset properties, infrastructure, security properties, KPIs, system-level properties.</w:t>
+        <w:t xml:space="preserve">[boolean]  Voorwaardelijk  -  Rechtsgrondslag: NIS2 Art. 21(2)(d) / ENISA TIG §5.1.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Optional. Tick yes if you can provide an SBOM-for-AI per the G7 minimum elements (May 2026). Documents metadata, models, training data, infrastructure, security properties, KPIs, and system behaviour. Voluntary standard.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">SBOM-for-AI document URL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[url]  Conditional  -  Legal basis: NIS2 Art. 21(2)(d) / ENISA TIG §5.1.2</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Public or customer-shared URL pointing to the supplier's SBOM-for-AI document.</w:t>
+        <w:t xml:space="preserve">[url]  Voorwaardelijk  -  Rechtsgrondslag: NIS2 Art. 21(2)(d) / ENISA TIG §5.1.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Public or shared URL to your SBOM-for-AI document. Can be a PDF, a JSON file, or a project page.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. SaaS-specific  (5 fields)</w:t>
+        <w:t xml:space="preserve">3. SaaS-specifiek  (5 velden)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Hosting region</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[string]  Conditional  -  Legal basis: ENISA TIG §5.2</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">BSI IT-Grundschutz OPS.2.2 Cloud-Nutzung — where customer data is stored.</w:t>
+        <w:t xml:space="preserve">[string]  Voorwaardelijk  -  Rechtsgrondslag: ENISA TIG §5.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The cloud region where customer data is hosted. Example: AWS eu-central-1, Azure West Europe. Name the primary region; secondary or backup regions can be added comma-separated.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Encryption at rest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Conditional  -  Legal basis: NIS2 Art. 21(2)(h) / ENISA TIG §9</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">BSI IT-Grundschutz OPS.2.2.A11. AES-256 or equivalent.</w:t>
+        <w:t xml:space="preserve">[boolean]  Voorwaardelijk  -  Rechtsgrondslag: NIS2 Art. 21(2)(h) / ENISA TIG §9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if customer data on disk is encrypted at rest with AES-256 or equivalent. Cloud-managed disk encryption (AWS EBS, Azure Disk Encryption) counts.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Encryption in transit (TLS ≥ 1.2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Conditional  -  Legal basis: NIS2 Art. 21(2)(h) / ENISA TIG §9</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">BSI IT-Grundschutz OPS.2.2.A11. TLS 1.2 minimum, TLS 1.3 preferred.</w:t>
+        <w:t xml:space="preserve">[boolean]  Voorwaardelijk  -  Rechtsgrondslag: NIS2 Art. 21(2)(h) / ENISA TIG §9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if all customer-facing endpoints enforce TLS 1.2 or higher. TLS 1.3 is preferred. Plain HTTP must redirect to HTTPS.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">MFA enforced for all admin accounts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Conditional  -  Legal basis: NIS2 Art. 21(2)(j) / ENISA TIG §11.3</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">BSI IT-Grundschutz ORP.4.A23 — second-factor authentication for privileged accounts.</w:t>
+        <w:t xml:space="preserve">[boolean]  Voorwaardelijk  -  Rechtsgrondslag: NIS2 Art. 21(2)(j) / ENISA TIG §11.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if every internal admin account on the SaaS platform must use MFA. Same standard as your internal admin policy.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recovery time objective (RTO) in hours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[integer]  Conditional  -  Legal basis: NIS2 Art. 21(2)(c) / ENISA TIG §4</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">BSI IT-Grundschutz DER.4 — maximum tolerated downtime for customer service.</w:t>
+        <w:t xml:space="preserve">[integer]  Voorwaardelijk  -  Rechtsgrondslag: NIS2 Art. 21(2)(c) / ENISA TIG §4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Maximum number of hours your service can be unavailable before recovery. Realistic SLA value, not aspirational. Common SaaS values: 4, 8, or 24 hours.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. On-Premise-specific  (4 fields)</w:t>
+        <w:t xml:space="preserve">4. On-Premise-specifiek  (4 velden)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Provide a Software Bill of Materials (SBOM)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Conditional  -  Legal basis: CRA / NIS2 Art. 21(2)(d)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">CRA / NIS2 supply-chain transparency. Format: CycloneDX or SPDX.</w:t>
+        <w:t xml:space="preserve">[boolean]  Voorwaardelijk  -  Rechtsgrondslag: CRA / NIS2 Art. 21(2)(d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you ship a Software Bill of Materials with every release. CycloneDX or SPDX are the standard formats. Mandatory under the Cyber Resilience Act for products placed on the EU market from December 2027.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Releases are cryptographically signed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Conditional  -  Legal basis: NIS2 Art. 21(2)(e) / ENISA TIG §6.5</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">BSI IT-Grundschutz CON.8 Software-Entwicklung — signed releases prevent supply-chain tampering.</w:t>
+        <w:t xml:space="preserve">[boolean]  Voorwaardelijk  -  Rechtsgrondslag: NIS2 Art. 21(2)(e) / ENISA TIG §6.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if every release artefact carries a cryptographic signature customers can verify. Signing keys are documented and rotated. Sigstore or PGP signatures both count.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Published vulnerability disclosure policy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Conditional  -  Legal basis: NIS2 Art. 21(2)(e) / ENISA TIG §3</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">BSI IT-Grundschutz CON.10. Public security.txt or contact for vulnerability reports.</w:t>
+        <w:t xml:space="preserve">[boolean]  Voorwaardelijk  -  Rechtsgrondslag: NIS2 Art. 21(2)(e) / ENISA TIG §3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you have a publicly documented way to report security vulnerabilities. A security.txt file under your domain (per RFC 9116) or a dedicated email like security@example.com is enough.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Patch SLA for critical CVEs (hours)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[integer]  Conditional  -  Legal basis: CIR 2024/2690 §5.1.4(f)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Time from CVE disclosure to patch availability for critical vulnerabilities.</w:t>
+        <w:t xml:space="preserve">[integer]  Voorwaardelijk  -  Rechtsgrondslag: CIR 2024/2690 §5.1.4(f)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hours from public CVE disclosure to a patched release for critical vulnerabilities (CVSS 9.0+). Realistic commitment, not aspirational. Common values: 24, 48, or 72 hours.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Professional Services  (3 fields)</w:t>
+        <w:t xml:space="preserve">5. Professional Services  (3 velden)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Background check scope</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[string]  Conditional  -  Legal basis: NIS2 Art. 21(2)(i) / CIR 2024/2690 §5.1.4(c)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">BSI IT-Grundschutz ORP.2.A14 — staff vetting for sensitive roles.</w:t>
+        <w:t xml:space="preserve">[string]  Voorwaardelijk  -  Rechtsgrondslag: NIS2 Art. 21(2)(i) / CIR 2024/2690 §5.1.4(c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Describe how you vet consultants for sensitive roles. Example: criminal record extract for all consultants, plus reference checks for engagements involving classified data.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">NDA in place with all consultants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Conditional  -  Legal basis: NIS2 Art. 21(2)(i) / ENISA TIG §11.4</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">BSI IT-Grundschutz ORP.2.A2 — confidentiality agreements with all consultants.</w:t>
+        <w:t xml:space="preserve">[boolean]  Voorwaardelijk  -  Rechtsgrondslag: NIS2 Art. 21(2)(i) / ENISA TIG §11.4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if every consultant signs a confidentiality agreement before being assigned to customer work. Either as part of the employment contract or as a separate NDA.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Documented customer-premises behaviour policy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Conditional  -  Legal basis: NIS2 Art. 21(2)(i) / ENISA TIG §11.3</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">BSI IT-Grundschutz ORP.3.A4 — security awareness on customer premises.</w:t>
+        <w:t xml:space="preserve">[boolean]  Voorwaardelijk  -  Rechtsgrondslag: NIS2 Art. 21(2)(i) / ENISA TIG §11.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you have a written code of conduct for consultants working on customer premises: badge handling, locked-screen rule, what to do if data leaves the site.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">6. Managed Services  (3 fields)</w:t>
+        <w:t xml:space="preserve">6. Managed Services  (3 velden)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Privileged access management (PAM) in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Conditional  -  Legal basis: NIS2 Art. 21(2)(i) / ENISA TIG §11.3</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">BSI IT-Grundschutz ORP.4.A26 — PAM for administrative remote access.</w:t>
+        <w:t xml:space="preserve">[boolean]  Voorwaardelijk  -  Rechtsgrondslag: NIS2 Art. 21(2)(i) / ENISA TIG §11.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you use a privileged access management tool for administrative remote sessions on customer systems. Examples: CyberArk, BeyondTrust, Teleport. A logged jump-host setup counts.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Admin sessions are recorded</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Conditional  -  Legal basis: NIS2 Art. 21(2)(f) / ENISA TIG §10</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">BSI IT-Grundschutz OPS.1.2.5.A11 — recorded remote maintenance sessions.</w:t>
+        <w:t xml:space="preserve">[boolean]  Voorwaardelijk  -  Rechtsgrondslag: NIS2 Art. 21(2)(f) / ENISA TIG §10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if admin sessions on customer systems are recorded and retained for review. Common retention: 90 days to 1 year. Needed for forensic reconstruction after incidents.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">24/7 on-call coverage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">[boolean]  Conditional  -  Legal basis: NIS2 Art. 21(2)(b) / ENISA TIG §3</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">BSI IT-Grundschutz DER.2.1 — incident detection and response coverage.</w:t>
+        <w:t xml:space="preserve">[boolean]  Voorwaardelijk  -  Rechtsgrondslag: NIS2 Art. 21(2)(b) / ENISA TIG §3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tick yes if you operate a 24/7 on-call rotation that responds to security incidents on customer systems. Business-hours-only support does not qualify.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">License: MIT (schema) + CC BY 4.0 (content). Free to use, fork, and adapt.</w:t>
+        <w:t xml:space="preserve">Licentie: MIT (schema) + CC BY 4.0 (inhoud). Vrij te gebruiken, te forken en aan te passen.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2368,38 +2368,38 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NIS 2 Supplier Questionnaire</dc:title>
+  <dc:title>NIS 2 Leveranciersvragenlijst</dc:title>
   <dc:creator>NISD2</dc:creator>
-  <dc:description>An open, EU-anchored questionnaire for NIS 2 supplier due diligence</dc:description>
+  <dc:description>Een open, EU-verankerde vragenlijst voor de NIS 2 leveranciersbeoordeling</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>